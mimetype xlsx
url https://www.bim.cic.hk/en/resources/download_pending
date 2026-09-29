--- v1 (2026-03-07)
+++ v2 (2026-09-29)
@@ -4,146 +4,406 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pending list of New Category (C" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <si>
     <t>Field type</t>
   </si>
   <si>
     <t>Proposed _x0003_field name</t>
   </si>
   <si>
     <t>Full proposed _x0003_field name</t>
   </si>
   <si>
     <t>Application _x0003_date</t>
   </si>
   <si>
     <t>Application _x0003_organisation</t>
   </si>
   <si>
     <t>Reason​</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>CAT</t>
   </si>
   <si>
-    <t>ABC</t>
-[...11 lines deleted...]
-    <t>gary</t>
+    <t>EBT</t>
+  </si>
+  <si>
+    <t>Battery</t>
+  </si>
+  <si>
+    <t>14/4/26</t>
+  </si>
+  <si>
+    <t>DSD</t>
+  </si>
+  <si>
+    <t>The New CAT Code is proposed for DSD BIM Object.</t>
+  </si>
+  <si>
+    <t>New CAT Code for Battery (without charger).</t>
   </si>
   <si>
     <t>Sub CAT</t>
   </si>
   <si>
-    <t>CTV</t>
-[...50 lines deleted...]
-    <t>A manual chain hoist is a hand-operated chain-and-gear device for lifting and holding loads.</t>
+    <t>ASA</t>
+  </si>
+  <si>
+    <t>Automatic Sampler</t>
+  </si>
+  <si>
+    <t>Proposed Sub-CAT Code for DSD BIM Object</t>
+  </si>
+  <si>
+    <t>Sub-CAT Code of CSA</t>
+  </si>
+  <si>
+    <t>EUV</t>
+  </si>
+  <si>
+    <t>UV Disinfection system</t>
+  </si>
+  <si>
+    <t>24/4/26</t>
+  </si>
+  <si>
+    <t>No suitable existing CAT code.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Electrical </t>
+  </si>
+  <si>
+    <t>MDT</t>
+  </si>
+  <si>
+    <t>Detritor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Mechanical _x000D_
+Mechanical part of a detritor</t>
+  </si>
+  <si>
+    <t>MGH</t>
+  </si>
+  <si>
+    <t>Gas Holder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Mechanical _x000D_
+Gas Holder in water treatment plant</t>
+  </si>
+  <si>
+    <t>MGT</t>
+  </si>
+  <si>
+    <t>Grit trap / classifier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Mechanical _x000D_
+Mechanical part of a grit trap.</t>
+  </si>
+  <si>
+    <t>MSD</t>
+  </si>
+  <si>
+    <t>Sludge Collector</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Mechanical _x000D_
+Mechanisms to remove sludge from tanks or clarifiers.</t>
+  </si>
+  <si>
+    <t>FSO</t>
+  </si>
+  <si>
+    <t>Submarine Outfall/ Diffuser</t>
+  </si>
+  <si>
+    <t>27/4/26</t>
+  </si>
+  <si>
+    <t>Classification: Sewerage</t>
+  </si>
+  <si>
+    <t>BDS</t>
+  </si>
+  <si>
+    <t>Drain Sewer Pipe of the building (to the first catchpit/manhole outside)</t>
+  </si>
+  <si>
+    <t>Classification: Mechanical</t>
+  </si>
+  <si>
+    <t>FSF</t>
+  </si>
+  <si>
+    <t>Sewerage Submarine Outfall / Diffuser</t>
+  </si>
+  <si>
+    <t>Withdraw "FSO", re-submit "FSF" to match maintenance system.</t>
+  </si>
+  <si>
+    <t>FUP</t>
+  </si>
+  <si>
+    <t>Sewerage U Channel</t>
+  </si>
+  <si>
+    <t>FVH</t>
+  </si>
+  <si>
+    <t>Sewerage valve</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No suitable existing CAT code._x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Sewerage_x000D_
+</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>Stormwater Cascade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Stormwater_x000D_
+</t>
+  </si>
+  <si>
+    <t>SCP</t>
+  </si>
+  <si>
+    <t>Stormwater Channel Path</t>
+  </si>
+  <si>
+    <t>SUG</t>
+  </si>
+  <si>
+    <t>Stormwater Gully</t>
+  </si>
+  <si>
+    <t>SVH</t>
+  </si>
+  <si>
+    <t>Stormwater valve</t>
+  </si>
+  <si>
+    <t>FAP</t>
+  </si>
+  <si>
+    <t>Sewerage Cascade</t>
+  </si>
+  <si>
+    <t>SFP</t>
+  </si>
+  <si>
+    <t>Half-round channel</t>
+  </si>
+  <si>
+    <t>28/4/26</t>
+  </si>
+  <si>
+    <t>SHP</t>
+  </si>
+  <si>
+    <t>Surface Channel</t>
+  </si>
+  <si>
+    <t>AFR</t>
+  </si>
+  <si>
+    <t>FRP covers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Architectural _x000D_
+</t>
+  </si>
+  <si>
+    <t>MMO</t>
+  </si>
+  <si>
+    <t>Pump Motor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Mechanical _x000D_
+</t>
+  </si>
+  <si>
+    <t>MSW</t>
+  </si>
+  <si>
+    <t>Solid wastes handling units</t>
+  </si>
+  <si>
+    <t>SDC</t>
+  </si>
+  <si>
+    <t>DWF Channel Path</t>
+  </si>
+  <si>
+    <t>FFP</t>
+  </si>
+  <si>
+    <t>FHP</t>
+  </si>
+  <si>
+    <t>FDC</t>
+  </si>
+  <si>
+    <t>TMC</t>
+  </si>
+  <si>
+    <t>Multi-part Covers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Structural_x000D_
+</t>
+  </si>
+  <si>
+    <t>TMF</t>
+  </si>
+  <si>
+    <t>Mesh Floor</t>
+  </si>
+  <si>
+    <t>TPC</t>
+  </si>
+  <si>
+    <t>Concrete/ Steel Pit Cover</t>
+  </si>
+  <si>
+    <t>HDL</t>
+  </si>
+  <si>
+    <t>Hard Landscape</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classification: Landscape_x000D_
+</t>
+  </si>
+  <si>
+    <t>SFL</t>
+  </si>
+  <si>
+    <t>Soft Landscape</t>
+  </si>
+  <si>
+    <t>FSC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stepped channel </t>
+  </si>
+  <si>
+    <t>FNU</t>
+  </si>
+  <si>
+    <t>Nullah</t>
+  </si>
+  <si>
+    <t>FCA</t>
+  </si>
+  <si>
+    <t>Channel</t>
+  </si>
+  <si>
+    <t>FDN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decked Nullah </t>
+  </si>
+  <si>
+    <t>APL</t>
+  </si>
+  <si>
+    <t>Access Platform</t>
+  </si>
+  <si>
+    <t>7/5/26</t>
+  </si>
+  <si>
+    <t>Classification: Architectural</t>
+  </si>
+  <si>
+    <t>SMM</t>
+  </si>
+  <si>
+    <t>Stormwater multiple rising main</t>
+  </si>
+  <si>
+    <t>14/5/26</t>
+  </si>
+  <si>
+    <t>Classification: Stormwater</t>
+  </si>
+  <si>
+    <t>FMM</t>
+  </si>
+  <si>
+    <t>Sewerage multiple rising main</t>
+  </si>
+  <si>
+    <t>SMD</t>
+  </si>
+  <si>
+    <t>Stormwater multiple pipe</t>
+  </si>
+  <si>
+    <t>FMD</t>
+  </si>
+  <si>
+    <t>Sewerage multiple pipe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -154,254 +414,990 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.210036277771" customWidth="1"/>
     <col min="2" max="2" width="19.8977851867676" customWidth="1"/>
-    <col min="3" max="3" width="38.6850090026855" customWidth="1"/>
+    <col min="3" max="3" width="63.7992172241211" customWidth="1"/>
     <col min="4" max="4" width="16.1134662628174" customWidth="1"/>
-    <col min="5" max="5" width="33.3476829528809" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="81.5995254516602" customWidth="1"/>
+    <col min="5" max="5" width="23.2309322357178" customWidth="1"/>
+    <col min="6" max="6" width="58.0792579650879" customWidth="1"/>
+    <col min="7" max="7" width="48.868953704834" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>